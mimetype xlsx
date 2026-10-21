--- v0 (2026-08-22)
+++ v1 (2026-10-21)
@@ -44,91 +44,91 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">RELATÓRIO ESTATÍSTICO DA OUVIDORIA - de 2026-08-01 a 2026-08-21</t>
+          <t xml:space="preserve">RELATÓRIO ESTATÍSTICO DA OUVIDORIA - de 2026-10-01 a 2026-10-21</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gerado em 21/08/2026 23:45:22</t>
+          <t xml:space="preserve">Gerado em 21/10/2026 04:02:19</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Série Histórica (2026 - 2026)</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Ano</t>
         </is>
       </c>
       <c r="B5" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Recebidos</t>
         </is>
       </c>
       <c r="C5" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Atendidos</t>
         </is>
       </c>
     </row>
     <row r="6"/>
     <row r="7">
       <c r="A7" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Síntese 2026-08-01 a 2026-08-21</t>
+          <t xml:space="preserve">Síntese 2026-10-01 a 2026-10-21</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">Total recebido</t>
         </is>
       </c>
       <c r="B8">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">Atendidas</t>
         </is>
       </c>
       <c r="B9">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">